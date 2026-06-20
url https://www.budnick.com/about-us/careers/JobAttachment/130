--- v0 (2026-05-30)
+++ v1 (2026-06-20)
@@ -3012,124 +3012,162 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <TaxCatchAll xmlns="da885202-a65f-4e40-ac90-f19674c7668e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3625b448-8430-4617-ac8e-e3354dc38330">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100282016C46156E84DA212309A741B3C14" ma:contentTypeVersion="7" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b8940ace9a808ecf30e9059a4ff25815">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3625b448-8430-4617-ac8e-e3354dc38330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8049cd7dda55ee7106fd49a6e006d48f" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100282016C46156E84DA212309A741B3C14" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e14dbe8474167bfef91edbeb66a1e406">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3625b448-8430-4617-ac8e-e3354dc38330" xmlns:ns3="da885202-a65f-4e40-ac90-f19674c7668e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5c51b19ba1fb79bc2949f9e504f41ddb" ns2:_="" ns3:_="">
     <xsd:import namespace="3625b448-8430-4617-ac8e-e3354dc38330"/>
+    <xsd:import namespace="da885202-a65f-4e40-ac90-f19674c7668e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3625b448-8430-4617-ac8e-e3354dc38330" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ae011c77-c0f9-4f6c-8f88-d056a4ddc62f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="da885202-a65f-4e40-ac90-f19674c7668e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{589f5a70-8194-4853-9546-0e87d6b07ff0}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="da885202-a65f-4e40-ac90-f19674c7668e">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -3205,65 +3243,51 @@
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8256BB0-0287-436D-8746-FDA630D9BAC0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CCA4FB9-4135-4717-B0AE-DC2463B7908F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CA89DD4-5B0B-4509-868C-C6996E062D67}">
-[...13 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6407EC3E-1ED0-4C42-BFA9-1D0F40669F5F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>605</Words>
   <Characters>3450</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4047</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">